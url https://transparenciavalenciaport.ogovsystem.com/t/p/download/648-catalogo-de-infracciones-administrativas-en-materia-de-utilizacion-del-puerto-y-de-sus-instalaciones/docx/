--- v0 (2026-09-01)
+++ v1 (2026-10-29)
@@ -1907,51 +1907,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Garamond">
     <w:panose1 w:val="02020404030301010803"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1C1FC17"/>
+    <w:nsid w:val="10EA97E0"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2055,51 +2055,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="AB82AAF1"/>
+    <w:nsid w:val="01F2AC42"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2203,51 +2203,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="36F40556"/>
+    <w:nsid w:val="CA88EC40"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2351,51 +2351,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="54CF242A"/>
+    <w:nsid w:val="645A893F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2499,51 +2499,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="BC53E280"/>
+    <w:nsid w:val="81BE3997"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2647,51 +2647,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="574F18D0"/>
+    <w:nsid w:val="31392FCB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2795,51 +2795,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="3ACE15F1"/>
+    <w:nsid w:val="CDF2B2C1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2943,51 +2943,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="4E2D86B6"/>
+    <w:nsid w:val="30EBDA68"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3091,51 +3091,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="A13A7424"/>
+    <w:nsid w:val="0C8585D3"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3239,51 +3239,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="FC02EE21"/>
+    <w:nsid w:val="5D280083"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3387,51 +3387,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="2ADE0ECD"/>
+    <w:nsid w:val="F810193F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>